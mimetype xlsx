--- v2 (2026-03-03)
+++ v3 (2026-07-17)
@@ -4,59 +4,59 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Documents_20260303" sheetId="1" r:id="rId4"/>
+    <sheet name="Documents_20260717" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1374">
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Listed EC</t>
   </si>
   <si>
     <t>Endorsed</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -738,66 +738,66 @@
   <si>
     <t>https://one.oecd.org/document/env/jm/mono(2010)17/en/pdf</t>
   </si>
   <si>
     <t>EU Guidance document on significant and non-significant changes of the chemical composition of authorised plant protection products under Regulation (EC) No 1107/2009 of the EU Parliament and Council on placing of plant protection products on the market and repealing Council Directives 79/117/EEC and 91/414/EEC (SANCO/12638/2011)</t>
   </si>
   <si>
     <t>https://food.ec.europa.eu/system/files/2016-10/pesticides_ppp_app-proc_guide_phys-chem-ana_formulation-change.pdf</t>
   </si>
   <si>
     <t>0: General Guidance;
 1.4: Detailed quantitative and qualitative information on the composition of the preparation</t>
   </si>
   <si>
     <t>Technical guidelines on data requirements for setting maximum residue levels, comparability of residue trials and extrapolations of residue data on products from plant and animal origin (SANTE/2019/12752)</t>
   </si>
   <si>
     <t>https://food.ec.europa.eu/system/files/2023-05/pesticides_mrl_guidelines_app-d.pdf</t>
   </si>
   <si>
     <t>6.3: Magnitude of residue trials in plants;
 6.7.2: Proposed maximum residue levels (MRLs) and justification of the acceptability of the levels proposed;
 6.7.3: Proposed maximum residue levels (MRLs) and justification of the acceptability of the levels proposed for imported products (import tolerance)</t>
   </si>
   <si>
-    <t>EU Guidance document for the assessment of the equivalence of technical grade active ingredients for identical microbial strains or isolates approved under Regulation (EC) No. 1107/2009 (SANCO/12823/2012)</t>
-[...2 lines deleted...]
-    <t>https://food.ec.europa.eu/system/files/2016-10/pesticides_ppp_app-proc_guide_phys-chem-ana_equiv_micro-organisms.pdf</t>
+    <t>EU Guidance Document for the assessment of the equivalence of “microbial pest control agent as manufactured” technical grade active ingredients for identical microbial strains or isolates approved under Regulation (EC) No 1107/2009 (SANCO/12823/2012)</t>
+  </si>
+  <si>
+    <t>to be listed</t>
+  </si>
+  <si>
+    <t>https://food.ec.europa.eu/document/download/9d76eaa0-02b4-42fc-8dac-f6caa5615ab9_en?filename=pesticides_ppp_app-proc_guide_phys-chem-ana_equiv_micro-organisms_rev-5.pdf</t>
   </si>
   <si>
     <t>1: Identity of the applicant, identity of the active substance and manufacturing information;
 1: Identity of the applicant, identity of the plant protection product and manufacturing information</t>
   </si>
   <si>
     <t>Guidance document on Risk assessment for Birds and Mammals (PAFF-PPL-3 October 2024-Doc.A.07.01 rev. 1.1)</t>
   </si>
   <si>
-    <t>to be listed</t>
-[...1 lines deleted...]
-  <si>
     <t>https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2023.7790</t>
   </si>
   <si>
     <t>https://food.ec.europa.eu/document/download/77c71de1-3de7-4915-8ede-6e7b867a72ec_en?filename=pesticides_auth-ppp_birds-mammals-impl-schedule-cover-page.pdf</t>
   </si>
   <si>
     <t>8.1: Effects on birds and other terrestrial vertebrates;
 10.1: Effects on birds and other terrestrial vertebrates</t>
   </si>
   <si>
     <t>This version should apply to dossiers submitted from 1 October 2025 onwards, in the context of (renewal of) approval of active substances under Regulation (EC) No. 1107/2009 and in the context of (renewal of) authorisation of plant protection products under Regulation (EC) No. 1107/2009.</t>
   </si>
   <si>
     <t>Risk assessment for birds and mammals - 25 September 2002</t>
   </si>
   <si>
     <t>https://food.ec.europa.eu/system/files/2016-10/pesticides_ppp_app-proc_guide_ecotox_ra_birds-mammals.pdf</t>
   </si>
   <si>
     <t>OECD Guidance Document 116 on the Conduct and Design of Chronic Toxicity and Carcinogenicity Studies, Supporting test methods 451, 452 and 453</t>
   </si>
   <si>
     <t>https://www.oecd.org/en/publications/guidance-document-116-on-the-conduct-and-design-of-chronic-toxicity-and-carcinogenicity-studies-supporting-test-guidelines-451-452-and-453_9789264221475-en.html</t>
   </si>
   <si>
@@ -819,51 +819,51 @@
   <si>
     <t>5.5: Information and toxicity studies on metabolites</t>
   </si>
   <si>
     <t>US EPA OCSPP 835.6100: Terrestrial field dissipation</t>
   </si>
   <si>
     <t>test method</t>
   </si>
   <si>
     <t>EPA</t>
   </si>
   <si>
     <t>https://www.regulations.gov/document/EPA-HQ-OPPT-2009-0152-0040</t>
   </si>
   <si>
     <t>7.1.2.2: Field studies</t>
   </si>
   <si>
     <t>ECHA Guidance on the Application of the CLP Criteria</t>
   </si>
   <si>
     <t>ECHA</t>
   </si>
   <si>
-    <t>https://echa.europa.eu/documents/10162/2324906/clp_en.pdf/58b5dc6d-ac2a-4910-9702-e9e1f5051cc5</t>
+    <t>https://echa.europa.eu/guidance-documents/guidance-on-clp</t>
   </si>
   <si>
     <t>0: General Guidance;
 2: Physical and chemical properties of the active substance;
 10: Classification and labelling;
 0: General Guidance;
 2: Physical, chemical and technical properties of the plant protection product;
 12: Classification and labelling;
 0: General Guidance</t>
   </si>
   <si>
     <t>Alix et al, 2012. ESCORT 3 – linking non-target arthropod testing and risk assessment with protection goals. CRC SETAC Press, 1–151.</t>
   </si>
   <si>
     <t>SETAC</t>
   </si>
   <si>
     <t>European Commission. Scientific Committee on plants SCP/KOC/002-Final. Opinion of the Scientific Committee on Plants on methods for the determination of the organic carbon adsorption coefficient (Koc) for a plant protection product active substance in the context of Council Directive 91/414/EEC (18 July 2002)[3]</t>
   </si>
   <si>
     <t>https://food.ec.europa.eu/system/files/2020-12/sci-com_scp_out95_ppp_en.pdf</t>
   </si>
   <si>
     <t>7.1.3.1: Adsorption and desorption</t>
   </si>
@@ -3575,54 +3575,54 @@
   <si>
     <t>https://www.oecd-ilibrary.org/docserver/9789264085510-en.pdf?expires=1674145365&amp;id=id&amp;accname=oid031827&amp;checksum=C73858681174432AD072AE6E973C77C8</t>
   </si>
   <si>
     <t>8.3: Effects on bees</t>
   </si>
   <si>
     <t>The relevant methods indicated under this Section may need to be adapted on a case-by-case basis. Hence the applicability of the methods selected, or adaptations of them, must be justified in light of the biological and ecological characteristics of the active substance to be assessed and it may be discussed in pre-submission meetings.</t>
   </si>
   <si>
     <t>An extended laboratory test for evaluating the effects of plant protection products on the parasitic wasp, Aphidius rhopalosiphi (Hymenoptera, Braconidae) - (Mead-Briggs, M.A., Moll, M., Grimm, et al (2010). BioControl 55:329-338)</t>
   </si>
   <si>
     <t>https://link.springer.com/article/10.1007/s10526-009-9260-7</t>
   </si>
   <si>
     <t>10.3.2.2: Extended laboratory testing, aged residue studies with non-target arthropods</t>
   </si>
   <si>
     <t>US EPA Guidance for Waiving Acute Dermal Toxicity Tests for Pesticide Technical Chemicals and Supporting Retrospective Analysis (2020) ID: EPA 705-G-2020-3722</t>
   </si>
   <si>
     <t>https://www.epa.gov/sites/default/files/2021-01/documents/guidance-for-waiving-acute-dermal-toxicity.pdf</t>
   </si>
   <si>
-    <t>EU Guidance document on the assessment of new isolates of baculovirus species already included in Annex I of Council Directive 91/414/EEC (SANCO/0253/2008)</t>
-[...2 lines deleted...]
-    <t>https://food.ec.europa.eu/system/files/2016-10/pesticides_aas_guidance_baculovirus.pdf</t>
+    <t>Guidance document for the regulatory decision making of viruses under Regulation (EC) No 1107/2009 (SANCO/0253/2008)</t>
+  </si>
+  <si>
+    <t>https://food.ec.europa.eu/document/download/900bd0bc-fe2d-4cf6-ae61-3179192810cb_en?filename=pesticides_aas_guidance_baculovirus_rev-3.pdf</t>
   </si>
   <si>
     <t>EFSA Statement on the requirements for whole genome sequence analysis of microorganisms intentionally used in the food chain (EFSA Journal 2024;22:e8912)</t>
   </si>
   <si>
     <t>https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8912</t>
   </si>
   <si>
     <t>0: General Guidance;
 2.7: Genetic stability and factors affecting it;
 2.8: Information on metabolites of concern</t>
   </si>
   <si>
     <t>OECD Guidance Document for the Regulatory Framework for the Microorganism Group: Bacteriophages Series on Pesticides No. 108</t>
   </si>
   <si>
     <t>https://www.oecd.org/officialdocuments/publicdisplaydocumentpdf/?cote=ENV/CBC/MONO(2022)40&amp;docLanguage=en</t>
   </si>
   <si>
     <t>OECD Issue Paper on Microbial Contaminants Limits for Microbial Pest Control Products No. 65</t>
   </si>
   <si>
     <t>https://one.oecd.org/document/ENV/JM/MONO(2011)43/REV1/en/pdf</t>
   </si>
   <si>
@@ -4313,50 +4313,108 @@
   </si>
   <si>
     <t>These templates apply for applications for approval submitted in accordance with Regulation (EU) No 283/2013 as amended by Regulation (EU) 2022/1440. These templates can be used until the IUCLID report generator on the new data requirements on micro-organisms will be fully released.</t>
   </si>
   <si>
     <t>Outcome of the pesticides peer review meeting on general recurring issues in physical and chemical properties and analytical methods (April 2019)</t>
   </si>
   <si>
     <t>https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2019.EN-1623</t>
   </si>
   <si>
     <t>Outcome of the pesticides peer review meeting on general recurring issues in physical and chemical properties and analytical methods (September 2025)</t>
   </si>
   <si>
     <t>https://efsa.onlinelibrary.wiley.com/doi/10.2903/sp.efsa.2025.EN-9596</t>
   </si>
   <si>
     <t>Guidance on the characterisation of microorganisms in support of the risk assessment of products used in the food chain</t>
   </si>
   <si>
     <t>technical GD;
 General</t>
   </si>
   <si>
     <t>https://www.efsa.europa.eu/en/efsajournal/pub/9705</t>
+  </si>
+  <si>
+    <t>1.3: Identity, taxonomy and phylogeny of the micro-organism;
+2.8: Information on metabolites of concern;
+2.9: Presence of transferable antimicrobial resistance genes;
+5.2: Assessment on potential infectivity and pathogenicity of the micro-organism to humans;
+8: Ecotoxicological studies</t>
+  </si>
+  <si>
+    <t>EFSA Catalogue of Antimicrobial Resistance Genes in Species of Bacillus used to Produce Food Enzymes and Feed Additives (EFSA Journal 2024;21(7);8931)</t>
+  </si>
+  <si>
+    <t>technical GD</t>
+  </si>
+  <si>
+    <t>https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2024.EN-8931</t>
+  </si>
+  <si>
+    <t>Manual on the development and use of FAO and WHO specifications for microbial pesticides (2024)</t>
+  </si>
+  <si>
+    <t>https://iris.who.int/server/api/core/bitstreams/8ed56526-fad3-4d54-a5b8-4fd7c120902f/content</t>
+  </si>
+  <si>
+    <t>EFSA Statement on how to interpret the QPS qualification on ‘Acquired antimicrobial resistance genes’</t>
+  </si>
+  <si>
+    <t>https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2023.8323</t>
+  </si>
+  <si>
+    <t>Not all the sections of this document may be relevant for the use concerning Regulation (EU) 283/2013. To identify relevant sections, please read this guidance document in conjunction with SANTE/2020/12260</t>
+  </si>
+  <si>
+    <t>Microbial pesticides – challenges and future perspectives for testing and safety assessment with respect to human health</t>
+  </si>
+  <si>
+    <t>https://link.springer.com/article/10.1186/s12940-024-01090-2</t>
+  </si>
+  <si>
+    <t>5: Effects on human health</t>
+  </si>
+  <si>
+    <t>Consensus document on Beauveria bassiana strains as microbial plant protection product</t>
+  </si>
+  <si>
+    <t>https://www.oecd.org/content/dam/oecd/en/publications/reports/2025/05/consensus-document-on-beauveria-bassiana-strains-as-microbial-plant-protection-product_8cc4d32d/cc1d28d9-en.pdf</t>
+  </si>
+  <si>
+    <t>Fit-for-purpose risk assessment for low-concern active substances and uses</t>
+  </si>
+  <si>
+    <t>https://efsa.onlinelibrary.wiley.com/doi/10.2903/sp.efsa.2026.EN-9791</t>
+  </si>
+  <si>
+    <t>Microbial pesticides: challenges and future perspectives for non-target organism testing</t>
+  </si>
+  <si>
+    <t>https://link.springer.com/article/10.1186/s12302-024-01017-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4689,59 +4747,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/275/full" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/276/full" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/277/full" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/278/full" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/279/full" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/280/full" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/281/full" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/282/full" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/283/full" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/284/full" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/285/full" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/286/full" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/287/full" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/288/full" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/290/full" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/291/full" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/292/full" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/293/full" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/294/full" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/295/full" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/296/full" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/297/full" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/298/full" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/299/full" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/302/full" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/303/full" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/304/full" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/305/full" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/308/full" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/310/full" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/311/full" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/312/full" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/313/full" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/314/full" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/315/full" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/316/full" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/317/full" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/318/full" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/320/full" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/321/full" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/324/full" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/325/full" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/327/full" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/328/full" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/329/full" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/331/full" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/332/full" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/333/full" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/334/full" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/335/full" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/338/full" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/339/full" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/340/full" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/341/full" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/346/full" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/347/full" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/348/full" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/349/full" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/351/full" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/352/full" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/353/full" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/354/full" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/355/full" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/356/full" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/358/full" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/359/full" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/360/full" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/363/full" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/364/full" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/365/full" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/373/full" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/376/full" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/378/full" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/379/full" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/380/full" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/382/full" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/383/full" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/385/full" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/400/full" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/401/full" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/402/full" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/403/full" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/406/full" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/407/full" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/408/full" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/410/full" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/411/full" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/419/full" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/423/full" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/425/full" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/429/full" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/430/full" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/431/full" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/433/full" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/434/full" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/436/full" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/439/full" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/440/full" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/441/full" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/442/full" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/444/full" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/445/full" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/446/full" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/452/full" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/454/full" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/455/full" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/458/full" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/459/full" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/460/full" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/461/full" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/462/full" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/463/full" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/464/full" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/465/full" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/467/full" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/468/full" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/469/full" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/470/full" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/471/full" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/472/full" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/473/full" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/474/full" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/475/full" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/476/full" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/477/full" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/478/full" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/479/full" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/480/full" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/481/full" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/483/full" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/484/full" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/485/full" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/489/full" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/490/full" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/491/full" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/493/full" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/494/full" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/495/full" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/497/full" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/498/full" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/499/full" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/500/full" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/501/full" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/502/full" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/503/full" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/504/full" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/505/full" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/506/full" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/507/full" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/508/full" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/509/full" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/511/full" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/513/full" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/515/full" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/516/full" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/518/full" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/519/full" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/520/full" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/521/full" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/522/full" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/523/full" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/524/full" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/525/full" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/528/full" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/532/full" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/533/full" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/534/full" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/535/full" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/537/full" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/538/full" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/539/full" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/540/full" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/541/full" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/542/full" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/543/full" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/544/full" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/545/full" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/546/full" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/547/full" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/548/full" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/549/full" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/550/full" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/551/full" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/552/full" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/553/full" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/555/full" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/556/full" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/557/full" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/558/full" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/559/full" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/560/full" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/561/full" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/562/full" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/563/full" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/564/full" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/565/full" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/566/full" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/567/full" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/568/full" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/569/full" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/570/full" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/571/full" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/572/full" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/573/full" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/574/full" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/575/full" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/576/full" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/578/full" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/579/full" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/581/full" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/582/full" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/583/full" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/584/full" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/585/full" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/586/full" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/587/full" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/588/full" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/589/full" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/590/full" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/591/full" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/592/full" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/593/full" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/594/full" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/595/full" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/596/full" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/597/full" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/598/full" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/599/full" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/600/full" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/601/full" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/602/full" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/603/full" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/604/full" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/605/full" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/606/full" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/607/full" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/608/full" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/609/full" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/611/full" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/612/full" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/613/full" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/614/full" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/615/full" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/616/full" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/617/full" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/618/full" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/619/full" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/620/full" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/621/full" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/622/full" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/623/full" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/624/full" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/625/full" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/626/full" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/627/full" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/628/full" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/629/full" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/630/full" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/631/full" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/632/full" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/633/full" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/634/full" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/635/full" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/636/full" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/637/full" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/638/full" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/639/full" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/640/full" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/641/full" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/642/full" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/643/full" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/644/full" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/645/full" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/646/full" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/647/full" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/648/full" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/649/full" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/650/full" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/651/full" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/652/full" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/653/full" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/654/full" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/655/full" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/656/full" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/657/full" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/658/full" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/659/full" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/660/full" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/661/full" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/662/full" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/663/full" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/664/full" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/665/full" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/666/full" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/667/full" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/668/full" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/669/full" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/670/full" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/671/full" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/672/full" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/673/full" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/674/full" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/675/full" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/676/full" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/677/full" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/678/full" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/679/full" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/680/full" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/681/full" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/682/full" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/683/full" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/684/full" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/685/full" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/686/full" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/687/full" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/688/full" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/689/full" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/690/full" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/691/full" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/692/full" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/693/full" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/694/full" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/695/full" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/696/full" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/697/full" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/698/full" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/699/full" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/700/full" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/701/full" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/702/full" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/703/full" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/704/full" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/705/full" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/706/full" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/707/full" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/708/full" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/709/full" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/710/full" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/711/full" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/712/full" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/714/full" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/715/full" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/716/full" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/717/full" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/718/full" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/719/full" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/720/full" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/721/full" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/722/full" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/723/full" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/724/full" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/725/full" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/727/full" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/728/full" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/729/full" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/730/full" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/731/full" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/732/full" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/733/full" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/734/full" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/735/full" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/736/full" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/737/full" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/738/full" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/739/full" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/740/full" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/741/full" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/742/full" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/743/full" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/744/full" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/745/full" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/746/full" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/747/full" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/748/full" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/749/full" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/750/full" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/751/full" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/752/full" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/753/full" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/754/full" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/755/full" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/756/full" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/757/full" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/758/full" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/759/full" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/760/full" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/761/full" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/762/full" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/763/full" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/764/full" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/765/full" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/766/full" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/767/full" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/768/full" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/769/full" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/770/full" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/771/full" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/772/full" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/773/full" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/774/full" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/775/full" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/777/full" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/779/full" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/780/full" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/781/full" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/782/full" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/784/full" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/785/full" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/787/full" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/788/full" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/789/full" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/790/full" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/791/full" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/792/full" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/793/full" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/794/full" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/795/full" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/796/full" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/797/full" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/799/full" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/800/full" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/801/full" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/802/full" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/803/full" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/804/full" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/805/full" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/806/full" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/807/full" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/808/full" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/809/full" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/811/full" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/812/full" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/814/full" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/815/full" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/816/full" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/817/full" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/818/full" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/819/full" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/820/full" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/821/full" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/822/full" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/823/full" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/824/full" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/825/full" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/826/full" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/827/full" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/828/full" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/829/full" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/830/full" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/831/full" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/832/full" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/835/full" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/837/full" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/838/full" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/839/full" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/840/full" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/841/full" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/842/full" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/843/full" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/844/full" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/845/full" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/846/full" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/847/full" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/848/full" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/849/full" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/850/full" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/851/full" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/853/full" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/854/full" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/855/full" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/915/full" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/935/full" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/936/full" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/937/full" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/955/full" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/956/full" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/957/full" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/958/full" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/975/full" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/995/full" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/996/full" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1015/full" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1016/full" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1017/full" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1035/full" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1055/full" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1056/full" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1075/full" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1115/full" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1116/full" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1117/full" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1135/full" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1136/full" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1137/full" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1138/full" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1139/full" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1140/full" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1155/full" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1177/full" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1195/full" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1215/full" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1235/full" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1255/full" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1275/full" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1295/full" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1296/full" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1315/full" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1335/full" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1355/full" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1375/full" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1395/full" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1435/full" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1455/full" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1456/full" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1475/full" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/275/full" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/276/full" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/277/full" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/278/full" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/279/full" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/280/full" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/281/full" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/282/full" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/283/full" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/284/full" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/285/full" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/286/full" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/287/full" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/288/full" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/290/full" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/291/full" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/292/full" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/293/full" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/294/full" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/295/full" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/296/full" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/297/full" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/298/full" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/299/full" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/302/full" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/303/full" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/304/full" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/305/full" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/308/full" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/310/full" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/311/full" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/312/full" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/313/full" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/314/full" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/315/full" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/316/full" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/317/full" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/318/full" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/320/full" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/321/full" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/324/full" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/325/full" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/327/full" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/328/full" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/329/full" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/331/full" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/332/full" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/333/full" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/334/full" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/335/full" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/338/full" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/339/full" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/340/full" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/341/full" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/346/full" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/347/full" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/348/full" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/349/full" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/351/full" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/352/full" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/353/full" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/354/full" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/355/full" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/356/full" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/358/full" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/359/full" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/360/full" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/363/full" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/364/full" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/365/full" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/373/full" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/376/full" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/378/full" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/379/full" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/380/full" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/382/full" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/383/full" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/385/full" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/400/full" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/401/full" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/402/full" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/403/full" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/406/full" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/407/full" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/408/full" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/410/full" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/411/full" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/419/full" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/423/full" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/425/full" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/429/full" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/430/full" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/431/full" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/433/full" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/434/full" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/436/full" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/439/full" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/440/full" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/441/full" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/442/full" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/444/full" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/445/full" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/446/full" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/452/full" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/454/full" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/455/full" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/458/full" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/459/full" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/460/full" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/461/full" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/462/full" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/463/full" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/464/full" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/465/full" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/467/full" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/468/full" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/469/full" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/470/full" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/471/full" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/472/full" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/473/full" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/474/full" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/475/full" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/476/full" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/477/full" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/478/full" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/479/full" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/480/full" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/481/full" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/483/full" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/484/full" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/485/full" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/489/full" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/490/full" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/491/full" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/493/full" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/494/full" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/495/full" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/497/full" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/498/full" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/499/full" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/500/full" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/501/full" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/502/full" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/503/full" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/504/full" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/505/full" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/506/full" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/507/full" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/508/full" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/509/full" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/511/full" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/513/full" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/515/full" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/516/full" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/518/full" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/519/full" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/520/full" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/521/full" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/522/full" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/523/full" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/524/full" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/525/full" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/528/full" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/532/full" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/533/full" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/534/full" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/535/full" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/537/full" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/538/full" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/539/full" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/540/full" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/541/full" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/542/full" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/543/full" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/544/full" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/545/full" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/546/full" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/547/full" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/548/full" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/549/full" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/550/full" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/551/full" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/552/full" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/553/full" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/555/full" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/556/full" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/557/full" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/558/full" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/559/full" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/560/full" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/561/full" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/562/full" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/563/full" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/564/full" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/565/full" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/566/full" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/567/full" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/568/full" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/569/full" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/570/full" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/571/full" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/572/full" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/573/full" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/574/full" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/575/full" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/576/full" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/578/full" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/579/full" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/581/full" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/582/full" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/583/full" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/584/full" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/585/full" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/586/full" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/587/full" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/588/full" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/589/full" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/590/full" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/591/full" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/592/full" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/593/full" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/594/full" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/595/full" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/596/full" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/597/full" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/598/full" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/599/full" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/600/full" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/601/full" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/602/full" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/603/full" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/604/full" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/605/full" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/606/full" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/607/full" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/608/full" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/609/full" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/611/full" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/612/full" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/613/full" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/614/full" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/615/full" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/616/full" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/617/full" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/618/full" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/619/full" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/620/full" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/621/full" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/622/full" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/623/full" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/624/full" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/625/full" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/626/full" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/627/full" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/628/full" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/629/full" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/630/full" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/631/full" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/632/full" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/633/full" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/634/full" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/635/full" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/636/full" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/637/full" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/638/full" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/639/full" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/640/full" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/641/full" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/642/full" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/643/full" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/644/full" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/645/full" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/646/full" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/647/full" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/648/full" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/649/full" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/650/full" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/651/full" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/652/full" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/653/full" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/654/full" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/655/full" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/656/full" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/657/full" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/658/full" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/659/full" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/660/full" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/661/full" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/662/full" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/663/full" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/664/full" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/665/full" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/666/full" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/667/full" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/668/full" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/669/full" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/670/full" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/671/full" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/672/full" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/673/full" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/674/full" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/675/full" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/676/full" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/677/full" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/678/full" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/679/full" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/680/full" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/681/full" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/682/full" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/683/full" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/684/full" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/685/full" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/686/full" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/687/full" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/688/full" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/689/full" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/690/full" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/691/full" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/692/full" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/693/full" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/694/full" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/695/full" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/696/full" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/697/full" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/698/full" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/699/full" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/700/full" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/701/full" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/702/full" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/703/full" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/704/full" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/705/full" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/706/full" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/707/full" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/708/full" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/709/full" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/710/full" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/711/full" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/712/full" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/714/full" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/715/full" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/716/full" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/717/full" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/718/full" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/719/full" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/720/full" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/721/full" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/722/full" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/723/full" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/724/full" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/725/full" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/727/full" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/728/full" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/729/full" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/730/full" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/731/full" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/732/full" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/733/full" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/734/full" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/735/full" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/736/full" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/737/full" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/738/full" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/739/full" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/740/full" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/741/full" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/742/full" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/743/full" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/744/full" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/745/full" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/746/full" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/747/full" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/748/full" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/749/full" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/750/full" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/751/full" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/752/full" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/753/full" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/754/full" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/755/full" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/756/full" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/757/full" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/758/full" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/759/full" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/760/full" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/761/full" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/762/full" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/763/full" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/764/full" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/765/full" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/766/full" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/767/full" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/768/full" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/769/full" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/770/full" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/771/full" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/772/full" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/773/full" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/774/full" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/775/full" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/777/full" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/779/full" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/780/full" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/781/full" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/782/full" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/784/full" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/785/full" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/787/full" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/788/full" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/789/full" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/790/full" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/791/full" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/792/full" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/793/full" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/794/full" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/795/full" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/796/full" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/797/full" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/799/full" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/800/full" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/801/full" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/802/full" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/803/full" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/804/full" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/805/full" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/806/full" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/807/full" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/808/full" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/809/full" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/811/full" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/812/full" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/814/full" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/815/full" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/816/full" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/817/full" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/818/full" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/819/full" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/820/full" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/821/full" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/822/full" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/823/full" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/824/full" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/825/full" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/826/full" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/827/full" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/828/full" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/829/full" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/830/full" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/831/full" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/832/full" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/835/full" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/837/full" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/838/full" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/839/full" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/840/full" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/841/full" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/842/full" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/843/full" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/844/full" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/845/full" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/846/full" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/847/full" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/848/full" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/849/full" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/850/full" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/851/full" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/853/full" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/854/full" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/855/full" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/915/full" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/935/full" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/936/full" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/937/full" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/955/full" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/956/full" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/957/full" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/958/full" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/975/full" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/995/full" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/996/full" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1015/full" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1016/full" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1017/full" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1035/full" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1055/full" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1056/full" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1075/full" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1115/full" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1116/full" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1117/full" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1135/full" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1136/full" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1137/full" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1138/full" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1139/full" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1140/full" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1155/full" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1177/full" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1195/full" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1215/full" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1235/full" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1255/full" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1275/full" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1295/full" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1296/full" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1315/full" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1335/full" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1355/full" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1375/full" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1395/full" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1435/full" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1455/full" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1456/full" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1475/full" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1495/full" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1496/full" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1497/full" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1498/full" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1499/full" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1500/full" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/dyna2/pgd/guidance/1515/full" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M516"/>
+  <dimension ref="A1:M523"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="80" customWidth="true" style="0"/>
     <col min="12" max="12" width="80" customWidth="true" style="0"/>
     <col min="13" max="13" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -6800,82 +6858,82 @@
         <v>15</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I66" s="2"/>
       <c r="J66" s="2"/>
       <c r="K66" s="3" t="s">
         <v>216</v>
       </c>
       <c r="L66" s="3"/>
       <c r="M66" s="3"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="5">
         <v>359</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>217</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="L67" s="3"/>
       <c r="M67" s="3"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="5">
         <v>360</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
         <v>222</v>
       </c>
       <c r="I68" s="2" t="s">
         <v>223</v>
       </c>
       <c r="J68" s="2"/>
       <c r="K68" s="3" t="s">
         <v>224</v>
       </c>
       <c r="L68" s="3"/>
       <c r="M68" s="3" t="s">
         <v>225</v>
       </c>
@@ -17489,82 +17547,82 @@
       </c>
       <c r="E409" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F409" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G409" s="2"/>
       <c r="H409" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="I409" s="2"/>
       <c r="J409" s="2"/>
       <c r="K409" s="2"/>
       <c r="L409" s="3"/>
       <c r="M409" s="3"/>
     </row>
     <row r="410" spans="1:13">
       <c r="A410" s="5">
         <v>787</v>
       </c>
       <c r="B410" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="C410" s="2" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G410" s="2"/>
       <c r="H410" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="I410" s="2"/>
       <c r="J410" s="2"/>
       <c r="K410" s="2" t="s">
         <v>107</v>
       </c>
       <c r="L410" s="3"/>
       <c r="M410" s="3"/>
     </row>
     <row r="411" spans="1:13">
       <c r="A411" s="5">
         <v>788</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D411" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F411" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G411" s="2"/>
       <c r="H411" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="I411" s="2"/>
       <c r="J411" s="2"/>
       <c r="K411" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="L411" s="3"/>
       <c r="M411" s="3"/>
     </row>
     <row r="412" spans="1:13">
       <c r="A412" s="5">
         <v>789</v>
@@ -19890,113 +19948,115 @@
       </c>
       <c r="E486" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F486" s="2"/>
       <c r="G486" s="2"/>
       <c r="H486" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="I486" s="2"/>
       <c r="J486" s="2"/>
       <c r="K486" s="3" t="s">
         <v>1286</v>
       </c>
       <c r="L486" s="3"/>
       <c r="M486" s="3"/>
     </row>
     <row r="487" spans="1:13">
       <c r="A487" s="5">
         <v>1055</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D487" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F487" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G487" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="H487" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="I487" s="2"/>
       <c r="J487" s="2"/>
       <c r="K487" s="2"/>
       <c r="L487" s="3"/>
       <c r="M487" s="3"/>
     </row>
     <row r="488" spans="1:13">
       <c r="A488" s="5">
         <v>1056</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>1290</v>
       </c>
       <c r="C488" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D488" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F488" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G488" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="H488" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="I488" s="2"/>
       <c r="J488" s="2"/>
-      <c r="K488" s="2"/>
+      <c r="K488" s="2" t="s">
+        <v>107</v>
+      </c>
       <c r="L488" s="3"/>
       <c r="M488" s="3"/>
     </row>
     <row r="489" spans="1:13">
       <c r="A489" s="5">
         <v>1075</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D489" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F489" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G489" s="2" t="s">
         <v>290</v>
       </c>
       <c r="H489" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="I489" s="2"/>
       <c r="J489" s="2"/>
       <c r="K489" s="2"/>
       <c r="L489" s="3"/>
       <c r="M489" s="3" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="490" spans="1:13">
@@ -20231,51 +20291,51 @@
         <v>15</v>
       </c>
       <c r="F497" s="2" t="s">
         <v>301</v>
       </c>
       <c r="G497" s="2" t="s">
         <v>317</v>
       </c>
       <c r="H497" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="I497" s="2"/>
       <c r="J497" s="2"/>
       <c r="K497" s="2"/>
       <c r="L497" s="3"/>
       <c r="M497" s="3"/>
     </row>
     <row r="498" spans="1:13">
       <c r="A498" s="5">
         <v>1140</v>
       </c>
       <c r="B498" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D498" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F498" s="2" t="s">
         <v>301</v>
       </c>
       <c r="G498" s="2"/>
       <c r="H498" s="2" t="s">
         <v>1311</v>
       </c>
       <c r="I498" s="2"/>
       <c r="J498" s="2"/>
       <c r="K498" s="2"/>
       <c r="L498" s="3"/>
       <c r="M498" s="3" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499" s="5">
         <v>1155</v>
@@ -20318,51 +20378,51 @@
       </c>
       <c r="E500" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F500" s="2" t="s">
         <v>564</v>
       </c>
       <c r="G500" s="2"/>
       <c r="H500" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="I500" s="2"/>
       <c r="J500" s="2"/>
       <c r="K500" s="2"/>
       <c r="L500" s="3"/>
       <c r="M500" s="3"/>
     </row>
     <row r="501" spans="1:13">
       <c r="A501" s="5">
         <v>1195</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="C501" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D501" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E501" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F501" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G501" s="2"/>
       <c r="H501" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="I501" s="2" t="s">
         <v>1319</v>
       </c>
       <c r="J501" s="2"/>
       <c r="K501" s="2"/>
       <c r="L501" s="3"/>
       <c r="M501" s="3"/>
     </row>
     <row r="502" spans="1:13">
       <c r="A502" s="5">
         <v>1215</v>
@@ -20622,80 +20682,80 @@
       </c>
       <c r="E510" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F510" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G510" s="2"/>
       <c r="H510" s="2" t="s">
         <v>1340</v>
       </c>
       <c r="I510" s="2"/>
       <c r="J510" s="2"/>
       <c r="K510" s="2"/>
       <c r="L510" s="3"/>
       <c r="M510" s="3"/>
     </row>
     <row r="511" spans="1:13">
       <c r="A511" s="5">
         <v>1375</v>
       </c>
       <c r="B511" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="C511" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D511" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E511" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F511" s="2"/>
       <c r="G511" s="2"/>
       <c r="H511" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="I511" s="2"/>
       <c r="J511" s="2"/>
       <c r="K511" s="3" t="s">
         <v>119</v>
       </c>
       <c r="L511" s="3"/>
       <c r="M511" s="3"/>
     </row>
     <row r="512" spans="1:13">
       <c r="A512" s="5">
         <v>1395</v>
       </c>
       <c r="B512" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="C512" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D512" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E512" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F512" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G512" s="2"/>
       <c r="H512" s="2" t="s">
         <v>1344</v>
       </c>
       <c r="I512" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="J512" s="2"/>
       <c r="K512" s="2"/>
       <c r="L512" s="3"/>
       <c r="M512" s="3"/>
     </row>
     <row r="513" spans="1:13">
       <c r="A513" s="5">
         <v>1435</v>
@@ -20771,72 +20831,295 @@
       </c>
       <c r="E515" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F515" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G515" s="2"/>
       <c r="H515" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="I515" s="2"/>
       <c r="J515" s="2"/>
       <c r="K515" s="2"/>
       <c r="L515" s="3"/>
       <c r="M515" s="3"/>
     </row>
     <row r="516" spans="1:13">
       <c r="A516" s="5">
         <v>1475</v>
       </c>
       <c r="B516" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="C516" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D516" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E516" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F516" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G516" s="3" t="s">
         <v>1354</v>
       </c>
       <c r="H516" s="2" t="s">
         <v>1355</v>
       </c>
       <c r="I516" s="2"/>
       <c r="J516" s="2"/>
-      <c r="K516" s="2"/>
+      <c r="K516" s="3" t="s">
+        <v>1356</v>
+      </c>
       <c r="L516" s="3"/>
       <c r="M516" s="3"/>
+    </row>
+    <row r="517" spans="1:13">
+      <c r="A517" s="5">
+        <v>1495</v>
+      </c>
+      <c r="B517" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C517" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D517" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E517" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F517" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G517" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H517" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I517" s="2"/>
+      <c r="J517" s="2"/>
+      <c r="K517" s="2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="L517" s="3"/>
+      <c r="M517" s="3"/>
+    </row>
+    <row r="518" spans="1:13">
+      <c r="A518" s="5">
+        <v>1496</v>
+      </c>
+      <c r="B518" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C518" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D518" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E518" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F518" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="G518" s="2"/>
+      <c r="H518" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="I518" s="2"/>
+      <c r="J518" s="2"/>
+      <c r="K518" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="L518" s="3"/>
+      <c r="M518" s="3"/>
+    </row>
+    <row r="519" spans="1:13">
+      <c r="A519" s="5">
+        <v>1497</v>
+      </c>
+      <c r="B519" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C519" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D519" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E519" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F519" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G519" s="2"/>
+      <c r="H519" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="I519" s="2"/>
+      <c r="J519" s="2"/>
+      <c r="K519" s="2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="L519" s="3" t="s">
+        <v>1364</v>
+      </c>
+      <c r="M519" s="3"/>
+    </row>
+    <row r="520" spans="1:13">
+      <c r="A520" s="5">
+        <v>1498</v>
+      </c>
+      <c r="B520" s="2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C520" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D520" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E520" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F520" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G520" s="2"/>
+      <c r="H520" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I520" s="2"/>
+      <c r="J520" s="2"/>
+      <c r="K520" s="2" t="s">
+        <v>1367</v>
+      </c>
+      <c r="L520" s="3"/>
+      <c r="M520" s="3"/>
+    </row>
+    <row r="521" spans="1:13">
+      <c r="A521" s="5">
+        <v>1499</v>
+      </c>
+      <c r="B521" s="2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C521" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D521" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E521" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F521" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G521" s="2"/>
+      <c r="H521" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I521" s="2"/>
+      <c r="J521" s="2"/>
+      <c r="K521" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L521" s="3"/>
+      <c r="M521" s="3"/>
+    </row>
+    <row r="522" spans="1:13">
+      <c r="A522" s="5">
+        <v>1500</v>
+      </c>
+      <c r="B522" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C522" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D522" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E522" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F522" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G522" s="2"/>
+      <c r="H522" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="I522" s="2"/>
+      <c r="J522" s="2"/>
+      <c r="K522" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L522" s="3"/>
+      <c r="M522" s="3"/>
+    </row>
+    <row r="523" spans="1:13">
+      <c r="A523" s="5">
+        <v>1515</v>
+      </c>
+      <c r="B523" s="2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C523" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D523" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E523" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F523" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G523" s="2"/>
+      <c r="H523" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="I523" s="2"/>
+      <c r="J523" s="2"/>
+      <c r="K523" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L523" s="3"/>
+      <c r="M523" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="A21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="A22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="A23" r:id="rId_hyperlink_22"/>
@@ -21311,84 +21594,91 @@
     <hyperlink ref="A492" r:id="rId_hyperlink_491"/>
     <hyperlink ref="A493" r:id="rId_hyperlink_492"/>
     <hyperlink ref="A494" r:id="rId_hyperlink_493"/>
     <hyperlink ref="A495" r:id="rId_hyperlink_494"/>
     <hyperlink ref="A496" r:id="rId_hyperlink_495"/>
     <hyperlink ref="A497" r:id="rId_hyperlink_496"/>
     <hyperlink ref="A498" r:id="rId_hyperlink_497"/>
     <hyperlink ref="A499" r:id="rId_hyperlink_498"/>
     <hyperlink ref="A500" r:id="rId_hyperlink_499"/>
     <hyperlink ref="A501" r:id="rId_hyperlink_500"/>
     <hyperlink ref="A502" r:id="rId_hyperlink_501"/>
     <hyperlink ref="A503" r:id="rId_hyperlink_502"/>
     <hyperlink ref="A504" r:id="rId_hyperlink_503"/>
     <hyperlink ref="A505" r:id="rId_hyperlink_504"/>
     <hyperlink ref="A506" r:id="rId_hyperlink_505"/>
     <hyperlink ref="A507" r:id="rId_hyperlink_506"/>
     <hyperlink ref="A508" r:id="rId_hyperlink_507"/>
     <hyperlink ref="A509" r:id="rId_hyperlink_508"/>
     <hyperlink ref="A510" r:id="rId_hyperlink_509"/>
     <hyperlink ref="A511" r:id="rId_hyperlink_510"/>
     <hyperlink ref="A512" r:id="rId_hyperlink_511"/>
     <hyperlink ref="A513" r:id="rId_hyperlink_512"/>
     <hyperlink ref="A514" r:id="rId_hyperlink_513"/>
     <hyperlink ref="A515" r:id="rId_hyperlink_514"/>
     <hyperlink ref="A516" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="A517" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="A518" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="A519" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="A520" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="A521" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="A522" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="A523" r:id="rId_hyperlink_522"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Documents_20260303</vt:lpstr>
+      <vt:lpstr>Documents_20260717</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>