--- v3 (2026-07-17)
+++ v4 (2026-08-22)
@@ -4,51 +4,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Documents_20260717" sheetId="1" r:id="rId4"/>
+    <sheet name="Documents_20260822" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1374">
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Listed EC</t>
   </si>
   <si>
     <t>Endorsed</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Author</t>
@@ -21634,51 +21634,51 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Documents_20260717</vt:lpstr>
+      <vt:lpstr>Documents_20260822</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>